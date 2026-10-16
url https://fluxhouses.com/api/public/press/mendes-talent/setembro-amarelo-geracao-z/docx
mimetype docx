--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -307,32 +307,32 @@
         </w:rPr>
         <w:t xml:space="preserve">Com mais de duas décadas de atuação no mercado brasileiro de recrutamento e seleção, a empresa se posiciona com foco em agilidade e qualidade na formação de equipes. A Mendes Talent desenvolve estratégias personalizadas para reduzir o tempo e os custos associados a posições em aberto, conectando profissionais qualificados a oportunidades alinhadas às demandas das organizações. Seu modelo de atuação combina equipes dedicadas e especialização por linhas de negócio, com ênfase em eficiência, assertividade e resultados.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Flux House · Gaya Machado · gaya@comunicacaoconectada.com.br · +55 11 98666-0668</w:t>
+        <w:t xml:space="preserve">The Flux House · Contato e solicitações de entrevista: fluxhouses.com/sala-de-imprensa</w:t>
       </w:r>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>