--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -135,32 +135,32 @@
         </w:rPr>
         <w:t xml:space="preserve">Diante dos dados, Gaya aponta um caminho prático para as empresas: tratar a implementação de IA como projeto de mudança comportamental, e não como projeto de tecnologia — o que significa começar pelos gestores antes das ferramentas, criar critérios explícitos sobre o que deve ser delegado à máquina e o que exige elaboração humana prévia, e medir engajamento como indicador de negócio, com a mesma seriedade dedicada a receita e margem. “As empresas que terão vantagem competitiva serão aquelas que entenderem que inovação não substitui relações humanas, mas potencializa pessoas que sabem pensar, colaborar e criar com propósito”, conclui.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Flux House · Gaya Machado · gaya@comunicacaoconectada.com.br · +55 11 98666-0668</w:t>
+        <w:t xml:space="preserve">The Flux House · Contato e solicitações de entrevista: fluxhouses.com/sala-de-imprensa</w:t>
       </w:r>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>