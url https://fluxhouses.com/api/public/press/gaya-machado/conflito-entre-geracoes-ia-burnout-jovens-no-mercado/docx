--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -174,32 +174,32 @@
         </w:rPr>
         <w:t xml:space="preserve">"O conhecimento técnico pode ser aprendido rapidamente e até automatizado. O que continua sendo desenvolvido entre pessoas é a capacidade de interpretar situações complexas, lidar com diferentes perspectivas e construir confiança. Empresas que conseguem preservar esses espaços de aprendizagem entre gerações transformam a tecnologia em vantagem competitiva, em vez de permitir que ela aprofunde distâncias dentro das equipes", conclui Gaya Machado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Flux House · Gaya Machado · gaya@comunicacaoconectada.com.br · +55 11 98666-0668</w:t>
+        <w:t xml:space="preserve">The Flux House · Contato e solicitações de entrevista: fluxhouses.com/sala-de-imprensa</w:t>
       </w:r>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>