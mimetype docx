--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -259,32 +259,32 @@
         </w:rPr>
         <w:t xml:space="preserve">“Existe uma mudança importante em curso. As competências humanas deixaram de ser apenas uma questão de gestão de pessoas. Elas estão se tornando uma questão de estratégia de negócios”, conclui Gaya Machado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Flux House · Gaya Machado · gaya@comunicacaoconectada.com.br · +55 11 98666-0668</w:t>
+        <w:t xml:space="preserve">The Flux House · Contato e solicitações de entrevista: fluxhouses.com/sala-de-imprensa</w:t>
       </w:r>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>