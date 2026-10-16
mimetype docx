--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -245,32 +245,32 @@
         </w:rPr>
         <w:t xml:space="preserve">Pioneira no segmento B2B de Saúde e Segurança do Trabalho (SST), a Aventus Ocupacional tem 25 anos de mercado. A companhia se destaca pela integração completa entre medicina ocupacional e segurança do trabalho, atendendo clientes em setores como transporte, educação, alimentação, saúde e indústria. Na vanguarda da digitalização do atendimento SST, utiliza tecnologia de ponta, incluindo plataforma EAD para treinamentos online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Flux House · Gaya Machado · gaya@comunicacaoconectada.com.br · +55 11 98666-0668</w:t>
+        <w:t xml:space="preserve">The Flux House · Contato e solicitações de entrevista: fluxhouses.com/sala-de-imprensa</w:t>
       </w:r>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>